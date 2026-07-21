--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\labieva\IdeaProjects\ccp-back-end-parent\ccp-back-end-common\xlsx_templates\services\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{939F0AE2-1320-4BA6-8FDD-B644E121C857}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3C4171A-4C95-4D46-8CEA-C3747A19DD31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="17210" yWindow="0" windowWidth="17190" windowHeight="13800" xr2:uid="{A8853242-6FF9-44DD-B083-CED6461450EE}"/>
+    <workbookView xWindow="17200" yWindow="0" windowWidth="17200" windowHeight="13800" xr2:uid="{A8853242-6FF9-44DD-B083-CED6461450EE}"/>
   </bookViews>
   <sheets>
     <sheet name="Read Me" sheetId="2" r:id="rId1"/>
     <sheet name="Contract Begin Date" sheetId="22" r:id="rId2"/>
     <sheet name="Pricing" sheetId="15" r:id="rId3"/>
     <sheet name="Pricing Reference" sheetId="9" r:id="rId4"/>
     <sheet name="Worksheet Map" sheetId="21" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Tier">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1013,89 +1013,90 @@
     </comment>
     <comment ref="BF2" authorId="0" shapeId="0" xr:uid="{40AED8E9-A70C-41C5-BF37-88B6BC20BF51}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">(Required for Product catalog item type) 
 Provide the manufacturer name for the product described in the line item
 </t>
         </r>
       </text>
     </comment>
     <comment ref="BG2" authorId="0" shapeId="0" xr:uid="{1F287C0C-3BD2-464B-8F12-CEAD9B3333F5}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">Up to 125 ASCII characters accepted.
+          <t xml:space="preserve">(Required for Product catalog item type)
+Up to 125 ASCII characters accepted.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="BH2" authorId="0" shapeId="0" xr:uid="{19883180-B075-49DD-A819-A32949D6A6E9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">(Required for Product catalog item type)
 Provide the reason the product being published to a price list is not being sold on GSA Advantage!
 </t>
         </r>
       </text>
     </comment>
     <comment ref="Y3" authorId="1" shapeId="0" xr:uid="{80C486D3-A4E6-476E-8955-B43504997670}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Cells Y3 through AR3 are automatically calculated based on the dates entered in the "Contract_Begin_Date" tab.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6156" uniqueCount="5148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6162" uniqueCount="5156">
   <si>
     <t>XXXXXXXXXXXXXX</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Education and Experience</t>
   </si>
   <si>
     <t>Security Clearance</t>
   </si>
   <si>
     <t>Place of Performance</t>
   </si>
   <si>
     <t>Commercial Price</t>
   </si>
   <si>
     <t>Most Favored Customer Pricing</t>
   </si>
   <si>
     <t>Supporting Documents</t>
   </si>
   <si>
@@ -16930,72 +16931,50 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Required for Product catalog item type</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>. Entries are limited to 40 charcters. 
 •Provide the manufacturer name for the product described in the line item</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Optional for Fixed Price Services and Product catalog item types</t>
-[...20 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Required for Product catalog item type.  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Select a reason the product being published to a price list is not being sold on GSA Advantage.
 •Be advised that these reasons will be reviewed. 
 •Reach out to CatalogManagement@gsa.gov for additional reasons not listed.</t>
     </r>
   </si>
   <si>
     <t>Data validation rules</t>
   </si>
   <si>
     <t xml:space="preserve">Must be 40 characters or fewer from the list of allowed ASCII printable characters.
 Duplicates are not allowed; codes must be unique.
 </t>
   </si>
   <si>
     <t>N/A; getting this right will help vendors calculate out years but if they get it wrong, system overwrites it.</t>
   </si>
@@ -17868,53 +17847,50 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>EPA Clauses and Setting an EPA Escalation Rate</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use GSAM 538.270-4 for guidance when adjusting pricing over the course of a contract. The use of economic price adjustment (EPA) in FSS contracts helps ensure the Government is able to receive products, services, and solutions at fair and reasonable pricing throughout contract performance. EPAs provide for the increase or decrease of contract pricing based upon the occurrence of specified conditions described in the EPA method, such as market index changes or unforeseeable significant changes in market conditions.
 When requesting an EPA price increase, the Government reserves the right to exercise one of the following options: 
 (1) Accept the Contractor's price increases as requested when all conditions of this clause are satisfied; 
 (2) Negotiate more favorable prices when the total increase requested is not supported;  
 (3) Decline the price increase when the request is not supported. The Contractor may remove the item(s) from contract involved pursuant to the Cancellation Clause of this contract.</t>
     </r>
   </si>
   <si>
-    <t>1.1-20260501</t>
-[...1 lines deleted...]
-  <si>
     <t>sin</t>
   </si>
   <si>
     <t>Refer to the VSC Lookup Tables for the current Multiple Award Schedule SIN list</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Required for all catalog item types. </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Enter the SIN or SIN(s) applicable to the labor or task element entry.
 •The link to the complete list is available on the Service Pricing Reference Tab.
@@ -17930,50 +17906,100 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Optional for all catalog item types, except the Product catalog item type. This field is required for Product catalog item type entries that use discount only pricing.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> The system will use vendor provided commercial price and GSA excluding IFF price to automatically calculate the discount_offered_to_gsa_off_commercial_price. When the vendor is using discount-only pricing under the product catalog item type this value should be inclusive of IFF.
 If provided the entry will undergo validation.
 •Percentages should be represented as a decimal between -1 and 1, up to four decimal places. 
 •Discounts use values above zero and premiums/markups use values below zero. 
 •Negative discounts can be used as the equivalent of a markup offered to MFC for ODCs. 
 •Do not use percentage symbols when entering a number.
 A vendor may opt to use the discount percentage from commercial pricing offered to GSA to calculate the GSA Price. 
 In the event a vendor wants to calculate this field they should round the commercial price to 4 decimals and round the GSA price without IFF to 4 decimals, and then calculate as commercial price minus GSA price without IFF divided by commercial price
 •The formula would be =ROUND((ROUND(Commercial Price,4)-ROUND(GSA Price without IFF,4))/ROUND(Commercial Price,4),4)</t>
     </r>
   </si>
   <si>
     <t>Must be a decimal between -1 and 1, up to 4 decimal places. Can not contain any special characters (%)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Required for Product catalog item type. Optional for Fixed Price Service or Solution catalog item type</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Not accepted for other catalog item types. Enter a part number.
+•Entries are limited to 125 characters.</t>
+    </r>
+  </si>
+  <si>
+    <t>Text
+ex. 238910,238320</t>
+  </si>
+  <si>
+    <t>Must be a comma-separated list of valid SIN codes.</t>
+  </si>
+  <si>
+    <t>1.1-20260602</t>
+  </si>
+  <si>
+    <t>MD_DO</t>
+  </si>
+  <si>
+    <t>PharmD</t>
+  </si>
+  <si>
+    <t>JD</t>
+  </si>
+  <si>
+    <t>Medicine/Doctor of Osteopathic Medicine</t>
+  </si>
+  <si>
+    <t>Doctor of Pharmacy</t>
+  </si>
+  <si>
+    <t>Juris Doctor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -18764,50 +18790,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="25" fillId="12" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -18829,53 +18858,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="40% - Accent5" xfId="4" builtinId="47"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{DD641CB8-DDAA-416D-940A-6A9702EE3F12}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{50199649-99FF-4865-AA9C-130A494DC32C}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{DAC7AA1F-B0A9-4A0E-B024-1A7FDBD9FD60}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
@@ -20051,2238 +20077,2238 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vsc.gsa.gov/vsc/app-lookup-tables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{625DC6B8-7887-41DA-B491-DF419567EE66}">
   <dimension ref="A1:O59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="33.453125" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.453125" style="25" customWidth="1"/>
     <col min="3" max="3" width="14.453125" style="25" customWidth="1"/>
     <col min="4" max="5" width="127.453125" style="82" customWidth="1"/>
     <col min="6" max="6" width="14.453125" style="25" customWidth="1"/>
     <col min="7" max="7" width="17.453125" style="25" customWidth="1"/>
     <col min="8" max="15" width="14.453125" style="21" customWidth="1"/>
     <col min="16" max="16384" width="8.453125" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A1" s="25" t="s">
-        <v>5098</v>
+        <v>5097</v>
       </c>
       <c r="B1" s="25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="25" t="s">
         <v>3167</v>
       </c>
       <c r="B2" s="34" t="s">
-        <v>5142</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="285" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="10" spans="1:15" ht="30" x14ac:dyDescent="0.35">
       <c r="A10" s="7" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="25" x14ac:dyDescent="0.35">
-      <c r="A11" s="111" t="s">
+      <c r="A11" s="112" t="s">
         <v>2810</v>
       </c>
-      <c r="B11" s="112"/>
-[...12 lines deleted...]
-      <c r="O11" s="112"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="113"/>
+      <c r="D11" s="113"/>
+      <c r="E11" s="113"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="113"/>
+      <c r="H11" s="113"/>
+      <c r="I11" s="113"/>
+      <c r="J11" s="113"/>
+      <c r="K11" s="113"/>
+      <c r="L11" s="113"/>
+      <c r="M11" s="113"/>
+      <c r="N11" s="113"/>
+      <c r="O11" s="113"/>
     </row>
     <row r="12" spans="1:15" ht="87.5" x14ac:dyDescent="0.35">
       <c r="A12" s="30" t="s">
         <v>1385</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>1386</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>1408</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="30" t="s">
-        <v>5080</v>
+        <v>5079</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>3699</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>3700</v>
       </c>
       <c r="H12" s="35" t="s">
         <v>2274</v>
       </c>
       <c r="I12" s="35" t="s">
         <v>2263</v>
       </c>
       <c r="J12" s="35" t="s">
         <v>2279</v>
       </c>
       <c r="K12" s="35" t="s">
         <v>2275</v>
       </c>
       <c r="L12" s="35" t="s">
         <v>2276</v>
       </c>
       <c r="M12" s="35" t="s">
         <v>2264</v>
       </c>
       <c r="N12" s="35" t="s">
         <v>3719</v>
       </c>
       <c r="O12" s="35" t="s">
         <v>3720</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A13" s="32" t="s">
         <v>2806</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>2808</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>2809</v>
       </c>
       <c r="D13" s="79" t="s">
         <v>5055</v>
       </c>
       <c r="E13" s="79" t="s">
-        <v>5082</v>
+        <v>5081</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>1402</v>
       </c>
       <c r="G13" s="36" t="s">
         <v>1403</v>
       </c>
       <c r="H13" s="31" t="s">
         <v>3701</v>
       </c>
       <c r="I13" s="36" t="s">
         <v>3701</v>
       </c>
       <c r="J13" s="31" t="s">
         <v>3701</v>
       </c>
       <c r="K13" s="36" t="s">
         <v>3701</v>
       </c>
       <c r="L13" s="31" t="s">
         <v>3701</v>
       </c>
       <c r="M13" s="31" t="s">
         <v>3701</v>
       </c>
       <c r="N13" s="31" t="s">
         <v>3701</v>
       </c>
       <c r="O13" s="36" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="25" x14ac:dyDescent="0.35">
-      <c r="A15" s="111" t="s">
+      <c r="A15" s="112" t="s">
         <v>2795</v>
       </c>
-      <c r="B15" s="112"/>
-[...12 lines deleted...]
-      <c r="O15" s="112"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="113"/>
+      <c r="D15" s="113"/>
+      <c r="E15" s="113"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="113"/>
+      <c r="H15" s="113"/>
+      <c r="I15" s="113"/>
+      <c r="J15" s="113"/>
+      <c r="K15" s="113"/>
+      <c r="L15" s="113"/>
+      <c r="M15" s="113"/>
+      <c r="N15" s="113"/>
+      <c r="O15" s="113"/>
     </row>
     <row r="16" spans="1:15" ht="87.5" x14ac:dyDescent="0.35">
       <c r="A16" s="30" t="s">
         <v>1385</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>1386</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>1408</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="30" t="s">
-        <v>5080</v>
+        <v>5079</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>3699</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>3700</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>2274</v>
       </c>
       <c r="I16" s="35" t="s">
         <v>2263</v>
       </c>
       <c r="J16" s="35" t="s">
         <v>2279</v>
       </c>
       <c r="K16" s="35" t="s">
         <v>2275</v>
       </c>
       <c r="L16" s="35" t="s">
         <v>2276</v>
       </c>
       <c r="M16" s="35" t="s">
         <v>2264</v>
       </c>
       <c r="N16" s="35" t="s">
         <v>3719</v>
       </c>
       <c r="O16" s="35" t="s">
         <v>3720</v>
       </c>
     </row>
     <row r="17" spans="1:15" s="84" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A17" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="79" t="s">
         <v>1724</v>
       </c>
       <c r="C17" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D17" s="83" t="s">
-        <v>5109</v>
+        <v>5108</v>
       </c>
       <c r="E17" s="79" t="s">
-        <v>5081</v>
+        <v>5080</v>
       </c>
       <c r="F17" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G17" s="63" t="s">
         <v>3702</v>
       </c>
       <c r="H17" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="I17" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J17" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K17" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L17" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M17" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N17" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O17" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="18" spans="1:15" s="84" customFormat="1" ht="50.5" x14ac:dyDescent="0.35">
       <c r="A18" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="107" t="s">
         <v>2766</v>
       </c>
       <c r="C18" s="65" t="s">
-        <v>1410</v>
+        <v>5147</v>
       </c>
       <c r="D18" s="65" t="s">
-        <v>5145</v>
-[...2 lines deleted...]
-        <v>5083</v>
+        <v>5143</v>
+      </c>
+      <c r="E18" s="65" t="s">
+        <v>5148</v>
       </c>
       <c r="F18" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G18" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H18" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="I18" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J18" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K18" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L18" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M18" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N18" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O18" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="19" spans="1:15" s="84" customFormat="1" ht="301" x14ac:dyDescent="0.35">
       <c r="A19" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="85" t="s">
         <v>1718</v>
       </c>
       <c r="C19" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D19" s="83" t="s">
-        <v>5122</v>
+        <v>5121</v>
       </c>
       <c r="E19" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F19" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G19" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H19" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I19" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J19" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K19" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L19" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M19" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N19" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O19" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="20" spans="1:15" s="84" customFormat="1" ht="75.5" x14ac:dyDescent="0.35">
       <c r="A20" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="79" t="s">
         <v>1725</v>
       </c>
       <c r="C20" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D20" s="79" t="s">
-        <v>5138</v>
+        <v>5137</v>
       </c>
       <c r="E20" s="79" t="s">
-        <v>5084</v>
+        <v>5083</v>
       </c>
       <c r="F20" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G20" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H20" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I20" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J20" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K20" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L20" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M20" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N20" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O20" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="21" spans="1:15" s="84" customFormat="1" ht="213.5" x14ac:dyDescent="0.35">
       <c r="A21" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="79" t="s">
         <v>1726</v>
       </c>
       <c r="C21" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D21" s="79" t="s">
-        <v>5139</v>
+        <v>5138</v>
       </c>
       <c r="E21" s="79" t="s">
-        <v>5085</v>
+        <v>5084</v>
       </c>
       <c r="F21" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G21" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H21" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I21" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J21" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K21" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L21" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M21" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N21" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O21" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="22" spans="1:15" s="84" customFormat="1" ht="75" x14ac:dyDescent="0.35">
       <c r="A22" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="79" t="s">
         <v>2291</v>
       </c>
       <c r="C22" s="65" t="s">
         <v>1411</v>
       </c>
       <c r="D22" s="79" t="s">
         <v>5056</v>
       </c>
       <c r="E22" s="79" t="s">
-        <v>5086</v>
+        <v>5085</v>
       </c>
       <c r="F22" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G22" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H22" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I22" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J22" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K22" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L22" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M22" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N22" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O22" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="23" spans="1:15" s="84" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A23" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="108" t="s">
         <v>1696</v>
       </c>
       <c r="C23" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D23" s="79" t="s">
         <v>5057</v>
       </c>
       <c r="E23" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F23" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G23" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H23" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="I23" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J23" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K23" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L23" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M23" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N23" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O23" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="24" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A24" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="79" t="s">
         <v>1697</v>
       </c>
       <c r="C24" s="65" t="s">
         <v>3712</v>
       </c>
       <c r="D24" s="79" t="s">
         <v>5058</v>
       </c>
       <c r="E24" s="79" t="s">
-        <v>5087</v>
+        <v>5086</v>
       </c>
       <c r="F24" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G24" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H24" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="I24" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J24" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K24" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L24" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M24" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N24" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O24" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="25" spans="1:15" s="84" customFormat="1" ht="63" x14ac:dyDescent="0.35">
       <c r="A25" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="79" t="s">
         <v>1698</v>
       </c>
       <c r="C25" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D25" s="79" t="s">
         <v>5059</v>
       </c>
       <c r="E25" s="79" t="s">
-        <v>5088</v>
+        <v>5087</v>
       </c>
       <c r="F25" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G25" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H25" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I25" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J25" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K25" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L25" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M25" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N25" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O25" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="26" spans="1:15" s="84" customFormat="1" ht="38" x14ac:dyDescent="0.35">
       <c r="A26" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="79" t="s">
         <v>1699</v>
       </c>
       <c r="C26" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D26" s="79" t="s">
         <v>5060</v>
       </c>
       <c r="E26" s="79" t="s">
-        <v>5089</v>
+        <v>5088</v>
       </c>
       <c r="F26" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G26" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H26" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="I26" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="J26" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K26" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L26" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M26" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N26" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O26" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="27" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A27" s="62" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="107" t="s">
         <v>1700</v>
       </c>
       <c r="C27" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D27" s="79" t="s">
         <v>5061</v>
       </c>
       <c r="E27" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F27" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G27" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H27" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I27" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J27" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K27" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L27" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M27" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N27" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O27" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="28" spans="1:15" s="84" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A28" s="62" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="86" t="s">
         <v>1701</v>
       </c>
       <c r="C28" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D28" s="79" t="s">
         <v>5062</v>
       </c>
       <c r="E28" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F28" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G28" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H28" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I28" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J28" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K28" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L28" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M28" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N28" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O28" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="29" spans="1:15" s="84" customFormat="1" ht="251.5" x14ac:dyDescent="0.35">
       <c r="A29" s="62" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="86" t="s">
         <v>1702</v>
       </c>
       <c r="C29" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D29" s="79" t="s">
         <v>5063</v>
       </c>
       <c r="E29" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F29" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G29" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H29" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="I29" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J29" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K29" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L29" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M29" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N29" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O29" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="30" spans="1:15" s="84" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A30" s="62" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="86" t="s">
         <v>1703</v>
       </c>
       <c r="C30" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D30" s="79" t="s">
         <v>5064</v>
       </c>
       <c r="E30" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F30" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G30" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H30" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="I30" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J30" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K30" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L30" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M30" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N30" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O30" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="31" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A31" s="67" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="86" t="s">
         <v>1708</v>
       </c>
       <c r="C31" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D31" s="79" t="s">
         <v>5065</v>
       </c>
       <c r="E31" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F31" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G31" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H31" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I31" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J31" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K31" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L31" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M31" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N31" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O31" s="64" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="32" spans="1:15" s="84" customFormat="1" ht="88.5" x14ac:dyDescent="0.35">
       <c r="A32" s="62" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="79" t="s">
         <v>2812</v>
       </c>
       <c r="C32" s="65" t="s">
         <v>3713</v>
       </c>
       <c r="D32" s="79" t="s">
+        <v>5122</v>
+      </c>
+      <c r="E32" s="87" t="s">
         <v>5123</v>
-      </c>
-[...1 lines deleted...]
-        <v>5124</v>
       </c>
       <c r="F32" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G32" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H32" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I32" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J32" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K32" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L32" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M32" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N32" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O32" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="84" customFormat="1" ht="100.5" x14ac:dyDescent="0.35">
       <c r="A33" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="79" t="s">
         <v>1705</v>
       </c>
       <c r="C33" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D33" s="79" t="s">
         <v>5066</v>
       </c>
       <c r="E33" s="79" t="s">
-        <v>5090</v>
+        <v>5089</v>
       </c>
       <c r="F33" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G33" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H33" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="I33" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="J33" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="K33" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="L33" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="M33" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="N33" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="O33" s="63" t="s">
         <v>3706</v>
       </c>
     </row>
     <row r="34" spans="1:15" s="84" customFormat="1" ht="139" x14ac:dyDescent="0.35">
       <c r="A34" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="79" t="s">
         <v>1706</v>
       </c>
       <c r="C34" s="65" t="s">
         <v>3714</v>
       </c>
       <c r="D34" s="79" t="s">
-        <v>5106</v>
+        <v>5105</v>
       </c>
       <c r="E34" s="87" t="s">
-        <v>5110</v>
+        <v>5109</v>
       </c>
       <c r="F34" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G34" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H34" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="I34" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="J34" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="K34" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="L34" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="M34" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="N34" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="O34" s="63" t="s">
         <v>3706</v>
       </c>
     </row>
     <row r="35" spans="1:15" s="84" customFormat="1" ht="100.5" x14ac:dyDescent="0.35">
       <c r="A35" s="62" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="79" t="s">
         <v>1707</v>
       </c>
       <c r="C35" s="67" t="s">
         <v>3713</v>
       </c>
       <c r="D35" s="81" t="s">
-        <v>5107</v>
+        <v>5106</v>
       </c>
       <c r="E35" s="88" t="s">
-        <v>5111</v>
+        <v>5110</v>
       </c>
       <c r="F35" s="64" t="s">
         <v>1403</v>
       </c>
       <c r="G35" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H35" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="I35" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="J35" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="K35" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="L35" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="M35" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="N35" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="O35" s="63" t="s">
         <v>3706</v>
       </c>
     </row>
     <row r="36" spans="1:15" s="84" customFormat="1" ht="201" x14ac:dyDescent="0.35">
       <c r="A36" s="62" t="s">
         <v>1313</v>
       </c>
       <c r="B36" s="79" t="s">
         <v>2811</v>
       </c>
       <c r="C36" s="65" t="s">
         <v>3714</v>
       </c>
       <c r="D36" s="109" t="s">
-        <v>5146</v>
+        <v>5144</v>
       </c>
       <c r="E36" s="110" t="s">
-        <v>5147</v>
+        <v>5145</v>
       </c>
       <c r="F36" s="63" t="s">
         <v>3707</v>
       </c>
       <c r="G36" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="I36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="J36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="L36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N36" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O36" s="63" t="s">
         <v>3706</v>
       </c>
     </row>
     <row r="37" spans="1:15" s="84" customFormat="1" ht="113" x14ac:dyDescent="0.35">
       <c r="A37" s="32" t="s">
         <v>1313</v>
       </c>
       <c r="B37" s="79" t="s">
         <v>5053</v>
       </c>
       <c r="C37" s="79" t="s">
         <v>3714</v>
       </c>
       <c r="D37" s="79" t="s">
-        <v>5102</v>
+        <v>5101</v>
       </c>
       <c r="E37" s="87" t="s">
-        <v>5091</v>
+        <v>5090</v>
       </c>
       <c r="F37" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G37" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H37" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="I37" s="63" t="s">
         <v>5052</v>
       </c>
       <c r="J37" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="K37" s="63" t="s">
         <v>5052</v>
       </c>
       <c r="L37" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="M37" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="N37" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="O37" s="63" t="s">
         <v>5052</v>
       </c>
     </row>
     <row r="38" spans="1:15" s="84" customFormat="1" ht="125.5" x14ac:dyDescent="0.35">
       <c r="A38" s="32" t="s">
         <v>1313</v>
       </c>
       <c r="B38" s="79" t="s">
         <v>5054</v>
       </c>
       <c r="C38" s="79" t="s">
         <v>3714</v>
       </c>
       <c r="D38" s="79" t="s">
-        <v>5101</v>
+        <v>5100</v>
       </c>
       <c r="E38" s="87" t="s">
-        <v>5091</v>
+        <v>5090</v>
       </c>
       <c r="F38" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G38" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H38" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="I38" s="63" t="s">
         <v>5052</v>
       </c>
       <c r="J38" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="K38" s="63" t="s">
         <v>5052</v>
       </c>
       <c r="L38" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="M38" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="N38" s="64" t="s">
         <v>5052</v>
       </c>
       <c r="O38" s="63" t="s">
         <v>5052</v>
       </c>
     </row>
     <row r="39" spans="1:15" s="84" customFormat="1" ht="113.5" x14ac:dyDescent="0.35">
       <c r="A39" s="62" t="s">
         <v>1313</v>
       </c>
       <c r="B39" s="79" t="s">
         <v>1709</v>
       </c>
       <c r="C39" s="65" t="s">
         <v>3713</v>
       </c>
       <c r="D39" s="79" t="s">
+        <v>5111</v>
+      </c>
+      <c r="E39" s="87" t="s">
         <v>5112</v>
-      </c>
-[...1 lines deleted...]
-        <v>5113</v>
       </c>
       <c r="F39" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G39" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H39" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I39" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J39" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K39" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L39" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M39" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N39" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O39" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="40" spans="1:15" s="84" customFormat="1" ht="88.5" x14ac:dyDescent="0.35">
       <c r="A40" s="62" t="s">
         <v>1313</v>
       </c>
       <c r="B40" s="79" t="s">
         <v>1710</v>
       </c>
       <c r="C40" s="65" t="s">
         <v>3713</v>
       </c>
       <c r="D40" s="79" t="s">
+        <v>5113</v>
+      </c>
+      <c r="E40" s="87" t="s">
         <v>5114</v>
-      </c>
-[...1 lines deleted...]
-        <v>5115</v>
       </c>
       <c r="F40" s="63" t="s">
         <v>4985</v>
       </c>
       <c r="G40" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H40" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I40" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J40" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K40" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L40" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M40" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N40" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O40" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="41" spans="1:15" s="84" customFormat="1" ht="75.5" x14ac:dyDescent="0.35">
       <c r="A41" s="67" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="79" t="s">
         <v>1717</v>
       </c>
       <c r="C41" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D41" s="79" t="s">
         <v>5067</v>
       </c>
       <c r="E41" s="79" t="s">
-        <v>5092</v>
+        <v>5091</v>
       </c>
       <c r="F41" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G41" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H41" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I41" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J41" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K41" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L41" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M41" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N41" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O41" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="42" spans="1:15" s="84" customFormat="1" ht="113" x14ac:dyDescent="0.35">
       <c r="A42" s="67" t="s">
         <v>1687</v>
       </c>
       <c r="B42" s="79" t="s">
         <v>2793</v>
       </c>
       <c r="C42" s="67" t="s">
         <v>3714</v>
       </c>
       <c r="D42" s="106" t="s">
-        <v>5140</v>
+        <v>5139</v>
       </c>
       <c r="E42" s="79" t="s">
-        <v>5116</v>
+        <v>5115</v>
       </c>
       <c r="F42" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G42" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H42" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="I42" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J42" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="K42" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L42" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M42" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="N42" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="O42" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="43" spans="1:15" s="84" customFormat="1" ht="276" x14ac:dyDescent="0.35">
       <c r="A43" s="67" t="s">
         <v>2792</v>
       </c>
       <c r="B43" s="80" t="s">
         <v>2791</v>
       </c>
       <c r="C43" s="67" t="s">
         <v>3713</v>
       </c>
       <c r="D43" s="106" t="s">
-        <v>5141</v>
+        <v>5140</v>
       </c>
       <c r="E43" s="87" t="s">
-        <v>5117</v>
+        <v>5116</v>
       </c>
       <c r="F43" s="63" t="s">
         <v>4986</v>
       </c>
       <c r="G43" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="I43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="J43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="K43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="L43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="M43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="N43" s="63" t="s">
         <v>3715</v>
       </c>
       <c r="O43" s="63" t="s">
         <v>3706</v>
       </c>
     </row>
     <row r="44" spans="1:15" s="84" customFormat="1" ht="63" x14ac:dyDescent="0.35">
       <c r="A44" s="62" t="s">
         <v>1388</v>
       </c>
       <c r="B44" s="89" t="s">
         <v>2813</v>
       </c>
       <c r="C44" s="65" t="s">
         <v>3716</v>
       </c>
       <c r="D44" s="65" t="s">
         <v>5068</v>
       </c>
       <c r="E44" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F44" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G44" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H44" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I44" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J44" s="63" t="s">
-        <v>3711</v>
+        <v>3701</v>
       </c>
       <c r="K44" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L44" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M44" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N44" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O44" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="45" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A45" s="62" t="s">
         <v>1388</v>
       </c>
       <c r="B45" s="79" t="s">
         <v>1695</v>
       </c>
       <c r="C45" s="67" t="s">
         <v>3717</v>
       </c>
       <c r="D45" s="83" t="s">
         <v>5069</v>
       </c>
       <c r="E45" s="90" t="s">
-        <v>5093</v>
+        <v>5092</v>
       </c>
       <c r="F45" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G45" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H45" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I45" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="J45" s="63" t="s">
-        <v>3711</v>
+        <v>3701</v>
       </c>
       <c r="K45" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L45" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M45" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N45" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O45" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="46" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A46" s="62" t="s">
         <v>1720</v>
       </c>
       <c r="B46" s="81" t="s">
         <v>1719</v>
       </c>
       <c r="C46" s="67" t="s">
         <v>1409</v>
       </c>
       <c r="D46" s="81" t="s">
         <v>5070</v>
       </c>
       <c r="E46" s="79" t="s">
-        <v>5094</v>
+        <v>5093</v>
       </c>
       <c r="F46" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G46" s="63" t="s">
         <v>3704</v>
       </c>
       <c r="H46" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I46" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="J46" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K46" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L46" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M46" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N46" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O46" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="47" spans="1:15" s="84" customFormat="1" ht="242" x14ac:dyDescent="0.35">
       <c r="A47" s="62" t="s">
         <v>1720</v>
       </c>
       <c r="B47" s="79" t="s">
         <v>1729</v>
       </c>
       <c r="C47" s="67" t="s">
         <v>1409</v>
       </c>
       <c r="D47" s="81" t="s">
         <v>5071</v>
       </c>
       <c r="E47" s="79" t="s">
-        <v>5094</v>
+        <v>5093</v>
       </c>
       <c r="F47" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G47" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H47" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I47" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J47" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K47" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L47" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M47" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N47" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O47" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="48" spans="1:15" s="84" customFormat="1" ht="254.5" x14ac:dyDescent="0.35">
       <c r="A48" s="62" t="s">
         <v>1720</v>
       </c>
       <c r="B48" s="79" t="s">
         <v>1730</v>
       </c>
       <c r="C48" s="67" t="s">
         <v>1409</v>
       </c>
       <c r="D48" s="81" t="s">
-        <v>5099</v>
+        <v>5098</v>
       </c>
       <c r="E48" s="79" t="s">
-        <v>5094</v>
+        <v>5093</v>
       </c>
       <c r="F48" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G48" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H48" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I48" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J48" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K48" s="63" t="s">
         <v>3703</v>
       </c>
       <c r="L48" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M48" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N48" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O48" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="49" spans="1:15" s="84" customFormat="1" ht="38" x14ac:dyDescent="0.35">
       <c r="A49" s="62" t="s">
         <v>1720</v>
       </c>
       <c r="B49" s="91" t="s">
         <v>1721</v>
       </c>
       <c r="C49" s="67" t="s">
         <v>1410</v>
       </c>
       <c r="D49" s="67" t="s">
         <v>5072</v>
       </c>
       <c r="E49" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F49" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G49" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H49" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I49" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="J49" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="K49" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L49" s="64" t="s">
         <v>3703</v>
       </c>
       <c r="M49" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N49" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O49" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="50" spans="1:15" s="84" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A50" s="62" t="s">
         <v>1688</v>
       </c>
       <c r="B50" s="107" t="s">
         <v>2292</v>
       </c>
       <c r="C50" s="81" t="s">
         <v>1410</v>
       </c>
       <c r="D50" s="67" t="s">
         <v>5073</v>
       </c>
       <c r="E50" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F50" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G50" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H50" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="I50" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J50" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="K50" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L50" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M50" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N50" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O50" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="51" spans="1:15" s="84" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A51" s="62" t="s">
         <v>1688</v>
       </c>
       <c r="B51" s="108" t="s">
         <v>1694</v>
       </c>
       <c r="C51" s="67" t="s">
         <v>1410</v>
       </c>
       <c r="D51" s="67" t="s">
-        <v>5100</v>
+        <v>5099</v>
       </c>
       <c r="E51" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F51" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G51" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H51" s="64" t="s">
         <v>3706</v>
       </c>
       <c r="I51" s="63" t="s">
         <v>3706</v>
       </c>
       <c r="J51" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="K51" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L51" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M51" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="N51" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="O51" s="63" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="52" spans="1:15" s="84" customFormat="1" ht="38.5" x14ac:dyDescent="0.35">
       <c r="A52" s="62" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="107" t="s">
         <v>1711</v>
       </c>
       <c r="C52" s="67" t="s">
         <v>1410</v>
       </c>
       <c r="D52" s="83" t="s">
-        <v>5108</v>
+        <v>5107</v>
       </c>
       <c r="E52" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F52" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G52" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H52" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I52" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J52" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K52" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L52" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M52" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N52" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O52" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="53" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A53" s="62" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="107" t="s">
         <v>1712</v>
       </c>
       <c r="C53" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D53" s="83" t="s">
         <v>5074</v>
       </c>
       <c r="E53" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F53" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G53" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H53" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I53" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J53" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K53" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L53" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M53" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N53" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O53" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="54" spans="1:15" s="84" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A54" s="62" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="108" t="s">
         <v>1713</v>
       </c>
       <c r="C54" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D54" s="65" t="s">
         <v>3718</v>
       </c>
       <c r="E54" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F54" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G54" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H54" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I54" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J54" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K54" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L54" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M54" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N54" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O54" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="55" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A55" s="62" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="79" t="s">
         <v>1714</v>
       </c>
       <c r="C55" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D55" s="83" t="s">
         <v>5075</v>
       </c>
       <c r="E55" s="79" t="s">
-        <v>5094</v>
+        <v>5093</v>
       </c>
       <c r="F55" s="64" t="s">
         <v>1402</v>
       </c>
       <c r="G55" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H55" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="I55" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J55" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K55" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L55" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M55" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N55" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O55" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="56" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A56" s="62" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="79" t="s">
         <v>1715</v>
       </c>
       <c r="C56" s="67" t="s">
         <v>1409</v>
       </c>
       <c r="D56" s="83" t="s">
         <v>5076</v>
       </c>
       <c r="E56" s="79" t="s">
-        <v>5095</v>
+        <v>5094</v>
       </c>
       <c r="F56" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G56" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H56" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="I56" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="J56" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K56" s="63" t="s">
         <v>3701</v>
       </c>
       <c r="L56" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="M56" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N56" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O56" s="63" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="57" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A57" s="62" t="s">
         <v>2262</v>
       </c>
       <c r="B57" s="79" t="s">
         <v>2261</v>
       </c>
       <c r="C57" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D57" s="79" t="s">
         <v>5077</v>
       </c>
       <c r="E57" s="79" t="s">
-        <v>5096</v>
+        <v>5095</v>
       </c>
       <c r="F57" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G57" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H57" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I57" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="J57" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K57" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L57" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M57" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="N57" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O57" s="63" t="s">
         <v>3703</v>
       </c>
     </row>
-    <row r="58" spans="1:15" s="84" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:15" s="84" customFormat="1" ht="38" x14ac:dyDescent="0.35">
       <c r="A58" s="62" t="s">
         <v>2262</v>
       </c>
-      <c r="B58" s="79" t="s">
+      <c r="B58" s="65" t="s">
         <v>3721</v>
       </c>
       <c r="C58" s="65" t="s">
         <v>1409</v>
       </c>
       <c r="D58" s="83" t="s">
-        <v>5078</v>
-[...2 lines deleted...]
-        <v>5097</v>
+        <v>5146</v>
+      </c>
+      <c r="E58" s="65" t="s">
+        <v>5096</v>
       </c>
       <c r="F58" s="63" t="s">
         <v>1402</v>
       </c>
       <c r="G58" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="H58" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I58" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="J58" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K58" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L58" s="63" t="s">
         <v>3711</v>
       </c>
-      <c r="M58" s="31" t="s">
+      <c r="M58" s="64" t="s">
         <v>3701</v>
       </c>
-      <c r="N58" s="31" t="s">
+      <c r="N58" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="O58" s="63" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="59" spans="1:15" s="84" customFormat="1" ht="38" x14ac:dyDescent="0.35">
       <c r="A59" s="62" t="s">
         <v>2262</v>
       </c>
       <c r="B59" s="107" t="s">
         <v>2796</v>
       </c>
       <c r="C59" s="65" t="s">
         <v>1410</v>
       </c>
       <c r="D59" s="65" t="s">
-        <v>5079</v>
+        <v>5078</v>
       </c>
       <c r="E59" s="79" t="s">
-        <v>5083</v>
+        <v>5082</v>
       </c>
       <c r="F59" s="63" t="s">
         <v>1403</v>
       </c>
       <c r="G59" s="63" t="s">
         <v>3705</v>
       </c>
       <c r="H59" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="I59" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="J59" s="64" t="s">
         <v>3701</v>
       </c>
       <c r="K59" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="L59" s="63" t="s">
         <v>3711</v>
       </c>
       <c r="M59" s="64" t="s">
         <v>3701</v>
       </c>
@@ -22376,148 +22402,148 @@
   <sheetFormatPr defaultColWidth="8.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.453125" style="41" customWidth="1"/>
     <col min="2" max="2" width="23.453125" customWidth="1"/>
     <col min="3" max="7" width="19" style="41" customWidth="1"/>
     <col min="8" max="8" width="16.453125" style="41" customWidth="1"/>
     <col min="9" max="10" width="19" style="41" customWidth="1"/>
     <col min="11" max="11" width="15.453125" style="41" customWidth="1"/>
     <col min="12" max="12" width="17.453125" style="41" customWidth="1"/>
     <col min="13" max="17" width="19" style="41" customWidth="1"/>
     <col min="18" max="18" width="19" style="54" customWidth="1"/>
     <col min="19" max="19" width="19" style="41" customWidth="1"/>
     <col min="20" max="20" width="19" style="54" customWidth="1"/>
     <col min="21" max="23" width="19" style="41" customWidth="1"/>
     <col min="24" max="24" width="19" style="54" customWidth="1"/>
     <col min="25" max="25" width="37.453125" style="41" customWidth="1"/>
     <col min="26" max="44" width="17.453125" style="41" customWidth="1"/>
     <col min="45" max="45" width="41.453125" style="41" bestFit="1" customWidth="1"/>
     <col min="46" max="57" width="19" style="41" customWidth="1"/>
     <col min="58" max="59" width="18" style="41" customWidth="1"/>
     <col min="60" max="60" width="17.453125" style="41" customWidth="1"/>
     <col min="61" max="16384" width="8.453125" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:60" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="116"/>
-[...4 lines deleted...]
-      <c r="G1" s="118" t="s">
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="119"/>
-[...2 lines deleted...]
-      <c r="K1" s="113" t="s">
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="L1" s="121"/>
-      <c r="M1" s="118" t="s">
+      <c r="L1" s="122"/>
+      <c r="M1" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="N1" s="120"/>
+      <c r="N1" s="121"/>
       <c r="O1" s="37" t="s">
         <v>8</v>
       </c>
       <c r="P1" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="Q1" s="118" t="s">
+      <c r="Q1" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="R1" s="119"/>
-      <c r="S1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="121"/>
       <c r="T1" s="38"/>
       <c r="U1" s="96" t="s">
         <v>1313</v>
       </c>
       <c r="V1" s="96"/>
       <c r="W1" s="39" t="s">
         <v>7</v>
       </c>
       <c r="X1" s="40" t="s">
         <v>1687</v>
       </c>
       <c r="Y1" s="97" t="s">
         <v>2790</v>
       </c>
       <c r="Z1" s="37"/>
       <c r="AA1" s="37"/>
       <c r="AB1" s="37"/>
       <c r="AC1" s="37"/>
       <c r="AD1" s="37" t="s">
         <v>2787</v>
       </c>
       <c r="AE1" s="37"/>
       <c r="AF1" s="37"/>
       <c r="AG1" s="37"/>
       <c r="AH1" s="37"/>
       <c r="AI1" s="37" t="s">
         <v>2788</v>
       </c>
       <c r="AJ1" s="37"/>
       <c r="AK1" s="37"/>
       <c r="AL1" s="37"/>
       <c r="AM1" s="37"/>
       <c r="AN1" s="37" t="s">
         <v>2789</v>
       </c>
       <c r="AO1" s="37"/>
       <c r="AP1" s="37"/>
       <c r="AQ1" s="37"/>
       <c r="AR1" s="37"/>
-      <c r="AS1" s="124" t="s">
+      <c r="AS1" s="125" t="s">
         <v>1388</v>
       </c>
-      <c r="AT1" s="122"/>
-      <c r="AU1" s="122" t="s">
+      <c r="AT1" s="123"/>
+      <c r="AU1" s="123" t="s">
         <v>1720</v>
       </c>
-      <c r="AV1" s="122"/>
-[...2 lines deleted...]
-      <c r="AY1" s="122" t="s">
+      <c r="AV1" s="123"/>
+      <c r="AW1" s="123"/>
+      <c r="AX1" s="123"/>
+      <c r="AY1" s="123" t="s">
         <v>1688</v>
       </c>
-      <c r="AZ1" s="123"/>
-      <c r="BA1" s="118" t="s">
+      <c r="AZ1" s="124"/>
+      <c r="BA1" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="BB1" s="119"/>
-[...3 lines deleted...]
-      <c r="BF1" s="113" t="s">
+      <c r="BB1" s="120"/>
+      <c r="BC1" s="120"/>
+      <c r="BD1" s="120"/>
+      <c r="BE1" s="121"/>
+      <c r="BF1" s="114" t="s">
         <v>2262</v>
       </c>
-      <c r="BG1" s="114"/>
-      <c r="BH1" s="114"/>
+      <c r="BG1" s="115"/>
+      <c r="BH1" s="115"/>
     </row>
     <row r="2" spans="1:60" s="49" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A2" s="42" t="s">
         <v>1724</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>2766</v>
       </c>
       <c r="C2" s="43" t="s">
         <v>1718</v>
       </c>
       <c r="D2" s="42" t="s">
         <v>1725</v>
       </c>
       <c r="E2" s="44" t="s">
         <v>1726</v>
       </c>
       <c r="F2" s="45" t="s">
         <v>2291</v>
       </c>
       <c r="G2" s="46" t="s">
         <v>1696</v>
       </c>
       <c r="H2" s="42" t="s">
         <v>1697</v>
@@ -22861,101 +22887,101 @@
       </c>
       <c r="BB3" s="61" t="s">
         <v>3708</v>
       </c>
       <c r="BC3" s="61" t="s">
         <v>3708</v>
       </c>
       <c r="BD3" s="61" t="s">
         <v>3708</v>
       </c>
       <c r="BE3" s="61" t="s">
         <v>3708</v>
       </c>
       <c r="BF3" s="61" t="s">
         <v>3708</v>
       </c>
       <c r="BG3" s="61" t="s">
         <v>3722</v>
       </c>
       <c r="BH3" s="61" t="s">
         <v>3708</v>
       </c>
     </row>
     <row r="4" spans="1:60" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="69" t="s">
-        <v>5118</v>
+        <v>5117</v>
       </c>
       <c r="B4" s="70" t="s">
         <v>5049</v>
       </c>
       <c r="C4" s="71" t="s">
         <v>2274</v>
       </c>
       <c r="D4" s="71" t="s">
         <v>1691</v>
       </c>
       <c r="E4" s="41" t="s">
-        <v>5103</v>
+        <v>5102</v>
       </c>
       <c r="F4" s="72" t="s">
         <v>2794</v>
       </c>
       <c r="G4" s="71" t="s">
         <v>2270</v>
       </c>
       <c r="H4" s="71">
         <v>4</v>
       </c>
       <c r="I4" s="71"/>
       <c r="J4" s="71"/>
       <c r="K4" s="73" t="s">
         <v>1403</v>
       </c>
       <c r="L4" s="71"/>
       <c r="M4" s="71" t="s">
         <v>2269</v>
       </c>
       <c r="N4" s="72" t="s">
         <v>1397</v>
       </c>
       <c r="O4" s="74" t="s">
         <v>661</v>
       </c>
       <c r="P4" s="94">
         <v>109.56</v>
       </c>
       <c r="Q4" s="75" t="s">
         <v>1692</v>
       </c>
       <c r="R4" s="76">
         <v>4.1599999999999998E-2</v>
       </c>
       <c r="S4" s="95">
         <v>105.00230000000001</v>
       </c>
-      <c r="T4" s="129"/>
+      <c r="T4" s="111"/>
       <c r="U4" s="41">
         <v>99.995400000000004</v>
       </c>
       <c r="V4" s="41">
         <v>100.751</v>
       </c>
       <c r="W4" s="71" t="s">
         <v>1727</v>
       </c>
       <c r="X4" s="56">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="Y4" s="41">
         <v>100.751</v>
       </c>
       <c r="Z4" s="41">
         <v>102.2623</v>
       </c>
       <c r="AA4" s="41">
         <v>103.7962</v>
       </c>
       <c r="AB4" s="41">
         <v>105.3531</v>
       </c>
       <c r="AC4" s="41">
@@ -23003,63 +23029,63 @@
       <c r="AQ4" s="41">
         <v>131.7159</v>
       </c>
       <c r="AR4" s="41">
         <v>133.69159999999999</v>
       </c>
       <c r="AS4" s="71"/>
       <c r="AT4" s="72"/>
       <c r="AU4" s="71"/>
       <c r="AV4" s="71"/>
       <c r="AW4" s="71"/>
       <c r="AX4" s="71"/>
       <c r="AY4" s="71"/>
       <c r="AZ4" s="71"/>
       <c r="BA4" s="103"/>
       <c r="BB4" s="71"/>
       <c r="BC4" s="71"/>
       <c r="BD4" s="71"/>
       <c r="BE4" s="71"/>
       <c r="BF4" s="71"/>
       <c r="BG4" s="71"/>
       <c r="BH4" s="71"/>
     </row>
     <row r="5" spans="1:60" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="71" t="s">
-        <v>5119</v>
+        <v>5118</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>5049</v>
       </c>
       <c r="C5" s="71" t="s">
         <v>2274</v>
       </c>
       <c r="D5" s="71" t="s">
         <v>1691</v>
       </c>
       <c r="E5" s="41" t="s">
-        <v>5104</v>
+        <v>5103</v>
       </c>
       <c r="F5" s="72" t="s">
         <v>2794</v>
       </c>
       <c r="G5" s="71" t="s">
         <v>2270</v>
       </c>
       <c r="H5" s="71">
         <v>8</v>
       </c>
       <c r="I5" s="71"/>
       <c r="J5" s="71"/>
       <c r="K5" s="52" t="s">
         <v>1403</v>
       </c>
       <c r="L5" s="71"/>
       <c r="M5" s="71" t="s">
         <v>2269</v>
       </c>
       <c r="N5" s="72" t="s">
         <v>1397</v>
       </c>
       <c r="O5" s="74" t="s">
         <v>661</v>
       </c>
@@ -23170,63 +23196,63 @@
         <v>131.7159</v>
       </c>
       <c r="AR5" s="100">
         <f t="shared" si="1"/>
         <v>133.69159999999999</v>
       </c>
       <c r="AS5" s="71"/>
       <c r="AT5" s="72"/>
       <c r="AU5" s="71"/>
       <c r="AV5" s="71"/>
       <c r="AW5" s="71"/>
       <c r="AX5" s="71"/>
       <c r="AY5" s="71"/>
       <c r="AZ5" s="71"/>
       <c r="BA5" s="103"/>
       <c r="BB5" s="71"/>
       <c r="BC5" s="71"/>
       <c r="BD5" s="71"/>
       <c r="BE5" s="71"/>
       <c r="BF5" s="71"/>
       <c r="BG5" s="71"/>
       <c r="BH5" s="71"/>
     </row>
     <row r="6" spans="1:60" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="71" t="s">
-        <v>5120</v>
+        <v>5119</v>
       </c>
       <c r="B6" s="70" t="s">
         <v>5050</v>
       </c>
       <c r="C6" s="71" t="s">
         <v>2274</v>
       </c>
       <c r="D6" s="71" t="s">
         <v>1691</v>
       </c>
       <c r="E6" s="41" t="s">
-        <v>5105</v>
+        <v>5104</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>2794</v>
       </c>
       <c r="G6" s="71" t="s">
         <v>1392</v>
       </c>
       <c r="H6" s="71">
         <v>5</v>
       </c>
       <c r="I6" s="71" t="s">
         <v>5051</v>
       </c>
       <c r="J6" s="71"/>
       <c r="K6" s="73" t="s">
         <v>1402</v>
       </c>
       <c r="L6" s="71" t="s">
         <v>1158</v>
       </c>
       <c r="M6" s="71" t="s">
         <v>2269</v>
       </c>
       <c r="N6" s="72" t="s">
         <v>1397</v>
@@ -23341,63 +23367,63 @@
         <v>100.7557</v>
       </c>
       <c r="AR6" s="100">
         <f t="shared" si="2"/>
         <v>100.7557</v>
       </c>
       <c r="AS6" s="71"/>
       <c r="AT6" s="72"/>
       <c r="AU6" s="71"/>
       <c r="AV6" s="71"/>
       <c r="AW6" s="71"/>
       <c r="AX6" s="71"/>
       <c r="AY6" s="71"/>
       <c r="AZ6" s="71"/>
       <c r="BA6" s="103"/>
       <c r="BB6" s="71"/>
       <c r="BC6" s="71"/>
       <c r="BD6" s="71"/>
       <c r="BE6" s="71"/>
       <c r="BF6" s="71"/>
       <c r="BG6" s="71"/>
       <c r="BH6" s="71"/>
     </row>
     <row r="7" spans="1:60" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="41" t="s">
-        <v>5121</v>
+        <v>5120</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>5050</v>
       </c>
       <c r="C7" s="41" t="s">
         <v>2274</v>
       </c>
       <c r="D7" s="71" t="s">
         <v>1691</v>
       </c>
       <c r="E7" s="41" t="s">
-        <v>5105</v>
+        <v>5104</v>
       </c>
       <c r="F7" s="72" t="s">
         <v>2794</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>1392</v>
       </c>
       <c r="H7" s="71">
         <v>5</v>
       </c>
       <c r="I7" s="71" t="s">
         <v>5051</v>
       </c>
       <c r="K7" s="52" t="s">
         <v>1403</v>
       </c>
       <c r="M7" s="41" t="s">
         <v>2269</v>
       </c>
       <c r="N7" s="51" t="s">
         <v>1397</v>
       </c>
       <c r="O7" s="53" t="s">
         <v>661</v>
       </c>
@@ -27851,56 +27877,50 @@
     <hyperlink ref="AS2" location="'Pricing Reference'!W3" display="dol_occupation_code_title" xr:uid="{C73BE6E0-094A-4BE6-918E-19FDD69DF7AE}"/>
     <hyperlink ref="O2" location="'Pricing Reference'!S3" display="unit_of_measure" xr:uid="{88E2BDC0-94EB-4251-A4F6-AB35CB92A8B8}"/>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{FDD8690D-B9CE-4ADB-87BB-998A003B2C69}"/>
     <hyperlink ref="K2" location="'Pricing Reference'!H4" display="security_clearance_required" xr:uid="{5692F0CC-CA21-49F7-8865-B55AE9CEE618}"/>
     <hyperlink ref="AY2" location="'Pricing Reference'!W3:X3" display="bureau_of_labor_statistics_standard_occupational_class_code" xr:uid="{2FE90F83-461D-43D7-95BE-188D7B2976A2}"/>
     <hyperlink ref="BA2" location="'Pricing Reference'!J3:K3" display="country" xr:uid="{938DA221-1684-482A-B5B4-18290F4CCE5D}"/>
     <hyperlink ref="BB2" location="'Pricing Reference'!O3:P3" display="state" xr:uid="{D26C6964-DA12-4E72-91A3-BFCFA76AF93B}"/>
     <hyperlink ref="BC2" location="'Pricing Reference'!M3" display="metropolitan_statistical_area" xr:uid="{B06EFBBD-6438-4CA2-8291-785DE1316290}"/>
     <hyperlink ref="BH2" location="'Pricing Reference'!Z3:AA3" display="reason_not_sold_on_advantage" xr:uid="{76D38348-C356-469A-866E-965DCA32829B}"/>
     <hyperlink ref="G2" location="'Pricing Reference'!D22:E22" display="minimum_education" xr:uid="{ACD809A3-FF72-4A3E-B50D-48060F1964DA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;K000000 Sensitivity Label: CGIF Internal - Third Party&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="15">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CBF6CA30-6174-429D-8176-7A5D7DA04CBB}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$H$6:$H$7</xm:f>
           </x14:formula1>
           <xm:sqref>K4:K1000</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>G4:G1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C61FC7B3-7286-41E0-9A42-98C7D44FC4A8}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$D$17:$D$20</xm:f>
           </x14:formula1>
           <xm:sqref>AZ4:AZ1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9BBE3D0F-240E-4564-A628-229BCA5A68D2}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$G$28:$G$30</xm:f>
           </x14:formula1>
           <xm:sqref>N4:N1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E17C4C11-EC69-4DB1-825E-01349C24E1E9}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$M$5:$M$534</xm:f>
           </x14:formula1>
           <xm:sqref>BC4:BC1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F0A655B7-DFCA-4529-ACBF-FEFB4CE8BC41}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$G$21:$G$23</xm:f>
           </x14:formula1>
           <xm:sqref>M4:M1000</xm:sqref>
         </x14:dataValidation>
@@ -27936,177 +27956,183 @@
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DC2FCC1D-FE82-4463-83DB-E6163505DD83}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$U$5:$U$420</xm:f>
           </x14:formula1>
           <xm:sqref>AS4:AS1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DDB644D8-ABD0-4350-B8A7-9B32C5FA4203}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$R$5:$R$931</xm:f>
           </x14:formula1>
           <xm:sqref>O4:O1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4827E217-5B8B-4449-8E63-DA949DB2B63B}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$P$6:$P$63</xm:f>
           </x14:formula1>
           <xm:sqref>BB4:BB1000</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BE717A21-6AE7-3346-8DC2-AEB93CC6FB67}">
           <x14:formula1>
             <xm:f>'Pricing Reference'!$J$5:$J$253</xm:f>
           </x14:formula1>
           <xm:sqref>BA4:BA1000</xm:sqref>
         </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C2C53FBE-ECA7-4C10-ADA4-02C7668A84B2}">
+          <x14:formula1>
+            <xm:f>'Pricing Reference'!$D$24:$D$34</xm:f>
+          </x14:formula1>
+          <xm:sqref>G5:G1000 G4</xm:sqref>
+        </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C65B9048-624A-406E-9483-2A105917BA61}">
   <dimension ref="B1:AA931"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="38" customWidth="1"/>
     <col min="3" max="3" width="4.453125" customWidth="1"/>
     <col min="4" max="4" width="34.453125" customWidth="1"/>
-    <col min="5" max="5" width="30.453125" customWidth="1"/>
+    <col min="5" max="5" width="39.6328125" customWidth="1"/>
     <col min="6" max="6" width="4.453125" customWidth="1"/>
     <col min="7" max="7" width="18.453125" customWidth="1"/>
     <col min="8" max="8" width="74.453125" customWidth="1"/>
     <col min="9" max="9" width="4.453125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="59.453125" customWidth="1"/>
     <col min="12" max="12" width="4.453125" customWidth="1"/>
     <col min="13" max="13" width="80.453125" customWidth="1"/>
     <col min="14" max="14" width="3.453125" customWidth="1"/>
     <col min="15" max="15" width="33.453125" customWidth="1"/>
     <col min="16" max="16" width="8.453125" customWidth="1"/>
     <col min="17" max="17" width="4.453125" customWidth="1"/>
     <col min="18" max="18" width="8" customWidth="1"/>
     <col min="19" max="19" width="51.453125" customWidth="1"/>
     <col min="20" max="20" width="4.453125" customWidth="1"/>
     <col min="21" max="21" width="71.81640625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="4.453125" customWidth="1"/>
     <col min="24" max="24" width="92.453125" customWidth="1"/>
     <col min="26" max="27" width="35.453125" customWidth="1"/>
     <col min="28" max="28" width="8.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="8.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:27" x14ac:dyDescent="0.35">
       <c r="J2" s="20" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="3" spans="2:27" ht="14.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="104"/>
       <c r="E3" s="11"/>
       <c r="J3" s="16" t="s">
         <v>1711</v>
       </c>
       <c r="K3" s="16"/>
       <c r="M3" s="33" t="s">
         <v>1713</v>
       </c>
-      <c r="O3" s="125" t="s">
+      <c r="O3" s="126" t="s">
         <v>1712</v>
       </c>
-      <c r="P3" s="125"/>
-      <c r="R3" s="125" t="s">
+      <c r="P3" s="126"/>
+      <c r="R3" s="126" t="s">
         <v>1708</v>
       </c>
-      <c r="S3" s="125"/>
+      <c r="S3" s="126"/>
       <c r="U3" s="33" t="s">
         <v>2813</v>
       </c>
-      <c r="W3" s="125" t="s">
+      <c r="W3" s="126" t="s">
         <v>2292</v>
       </c>
-      <c r="X3" s="125"/>
-      <c r="Z3" s="125" t="s">
+      <c r="X3" s="126"/>
+      <c r="Z3" s="126" t="s">
         <v>2796</v>
       </c>
-      <c r="AA3" s="125"/>
+      <c r="AA3" s="126"/>
     </row>
     <row r="4" spans="2:27" ht="14.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="105" t="s">
-        <v>5143</v>
-[...1 lines deleted...]
-      <c r="D4" s="126" t="s">
+        <v>5141</v>
+      </c>
+      <c r="D4" s="127" t="s">
         <v>1718</v>
       </c>
-      <c r="E4" s="126"/>
+      <c r="E4" s="127"/>
       <c r="H4" s="26" t="s">
         <v>1700</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>1414</v>
       </c>
       <c r="M4" s="16" t="s">
         <v>3168</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="R4" s="22" t="s">
         <v>12</v>
       </c>
       <c r="S4" s="23" t="s">
         <v>1</v>
       </c>
       <c r="U4" s="14" t="s">
         <v>2266</v>
       </c>
       <c r="W4" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X4" s="23" t="s">
         <v>1</v>
       </c>
       <c r="Z4" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AA4" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="2:27" ht="29" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="10" t="s">
-        <v>5144</v>
+        <v>5142</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="27" t="s">
         <v>2266</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>1726</v>
       </c>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="27"/>
       <c r="I5" s="12"/>
       <c r="J5" s="17" t="s">
         <v>262</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>1415</v>
       </c>
       <c r="L5" s="12"/>
       <c r="M5" s="2" t="s">
         <v>3169</v>
       </c>
       <c r="N5" s="12"/>
       <c r="O5" s="15" t="s">
         <v>1686</v>
@@ -28305,54 +28331,54 @@
         <v>785</v>
       </c>
       <c r="U9" s="2" t="s">
         <v>4987</v>
       </c>
       <c r="W9" s="2" t="s">
         <v>3729</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>3730</v>
       </c>
       <c r="Z9" s="2" t="s">
         <v>3709</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>3710</v>
       </c>
     </row>
     <row r="10" spans="2:27" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D10" s="10" t="s">
         <v>2276</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>1401</v>
       </c>
-      <c r="G10" s="127" t="s">
+      <c r="G10" s="128" t="s">
         <v>1701</v>
       </c>
-      <c r="H10" s="127"/>
+      <c r="H10" s="128"/>
       <c r="J10" s="17" t="s">
         <v>276</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>1420</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>3174</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>390</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>118</v>
       </c>
       <c r="S10" s="2" t="s">
         <v>119</v>
       </c>
       <c r="U10" s="2" t="s">
         <v>2818</v>
       </c>
       <c r="W10" s="2" t="s">
@@ -28517,65 +28543,65 @@
         <v>3178</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>456</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>254</v>
       </c>
       <c r="S14" s="2" t="s">
         <v>255</v>
       </c>
       <c r="U14" s="2" t="s">
         <v>2822</v>
       </c>
       <c r="W14" s="2" t="s">
         <v>2306</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>3735</v>
       </c>
     </row>
     <row r="15" spans="2:27" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="D15" s="126" t="s">
+      <c r="D15" s="127" t="s">
         <v>1694</v>
       </c>
-      <c r="E15" s="126"/>
+      <c r="E15" s="127"/>
       <c r="G15" s="10" t="s">
         <v>1158</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>1689</v>
       </c>
       <c r="J15" s="17" t="s">
         <v>286</v>
       </c>
       <c r="K15" s="18" t="s">
-        <v>5125</v>
+        <v>5124</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>3179</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>557</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="S15" s="2" t="s">
         <v>1311</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>2823</v>
       </c>
       <c r="W15" s="2" t="s">
         <v>2307</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>3736</v>
       </c>
@@ -28685,59 +28711,59 @@
         <v>1345</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>177</v>
       </c>
       <c r="S18" s="2" t="s">
         <v>178</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>2826</v>
       </c>
       <c r="W18" s="2" t="s">
         <v>2304</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>3739</v>
       </c>
     </row>
     <row r="19" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D19" s="10" t="s">
         <v>1407</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>1407</v>
       </c>
-      <c r="G19" s="128" t="s">
+      <c r="G19" s="129" t="s">
         <v>1702</v>
       </c>
-      <c r="H19" s="128"/>
+      <c r="H19" s="129"/>
       <c r="J19" s="17" t="s">
         <v>295</v>
       </c>
       <c r="K19" s="17" t="s">
-        <v>5126</v>
+        <v>5125</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>3183</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="P19" s="2" t="s">
         <v>685</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>830</v>
       </c>
       <c r="S19" s="2" t="s">
         <v>831</v>
       </c>
       <c r="U19" s="2" t="s">
         <v>2827</v>
       </c>
       <c r="W19" s="2" t="s">
         <v>2305</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>3740</v>
       </c>
@@ -28803,54 +28829,54 @@
         <v>3185</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="P21" s="2" t="s">
         <v>674</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>128</v>
       </c>
       <c r="S21" s="2" t="s">
         <v>129</v>
       </c>
       <c r="U21" s="2" t="s">
         <v>2829</v>
       </c>
       <c r="W21" s="2" t="s">
         <v>2310</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>3742</v>
       </c>
     </row>
     <row r="22" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="D22" s="126" t="s">
+      <c r="D22" s="127" t="s">
         <v>1696</v>
       </c>
-      <c r="E22" s="126"/>
+      <c r="E22" s="127"/>
       <c r="G22" s="10" t="s">
         <v>2269</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>1400</v>
       </c>
       <c r="J22" s="17" t="s">
         <v>321</v>
       </c>
       <c r="K22" s="17" t="s">
         <v>1431</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>3186</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="P22" s="2" t="s">
         <v>760</v>
       </c>
       <c r="R22" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="S22" s="2" t="s">
@@ -28973,54 +28999,54 @@
       <c r="R25" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="S25" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="T25" s="4"/>
       <c r="U25" s="2" t="s">
         <v>2833</v>
       </c>
       <c r="V25" s="4"/>
       <c r="W25" s="2" t="s">
         <v>3749</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>3750</v>
       </c>
     </row>
     <row r="26" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D26" s="10" t="s">
         <v>1391</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>1391</v>
       </c>
-      <c r="G26" s="126" t="s">
+      <c r="G26" s="127" t="s">
         <v>1703</v>
       </c>
-      <c r="H26" s="126"/>
+      <c r="H26" s="127"/>
       <c r="J26" s="17" t="s">
         <v>331</v>
       </c>
       <c r="K26" s="17" t="s">
         <v>1435</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>3190</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="P26" s="2" t="s">
         <v>836</v>
       </c>
       <c r="R26" s="2" t="s">
         <v>380</v>
       </c>
       <c r="S26" s="2" t="s">
         <v>381</v>
       </c>
       <c r="U26" s="2" t="s">
         <v>2834</v>
       </c>
       <c r="W26" s="2" t="s">
@@ -29142,665 +29168,683 @@
       </c>
       <c r="O29" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="P29" s="2" t="s">
         <v>855</v>
       </c>
       <c r="R29" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="S29" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="U29" s="2" t="s">
         <v>2837</v>
       </c>
       <c r="W29" s="2" t="s">
         <v>3755</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>3756</v>
       </c>
     </row>
     <row r="30" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D30" s="10" t="s">
-        <v>2278</v>
+        <v>5150</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>2281</v>
+        <v>5153</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>2273</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>1399</v>
       </c>
       <c r="J30" s="17" t="s">
         <v>341</v>
       </c>
       <c r="K30" s="17" t="s">
         <v>1439</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>3194</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="P30" s="2" t="s">
         <v>865</v>
       </c>
       <c r="R30" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="S30" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="U30" s="2" t="s">
         <v>2838</v>
       </c>
       <c r="W30" s="2" t="s">
         <v>2314</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="31" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D31" s="10" t="s">
-        <v>1312</v>
+        <v>5151</v>
       </c>
       <c r="E31" s="10" t="s">
-        <v>1312</v>
+        <v>5154</v>
       </c>
       <c r="J31" s="17" t="s">
         <v>343</v>
       </c>
       <c r="K31" s="18" t="s">
         <v>1440</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>3195</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>857</v>
       </c>
       <c r="R31" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="S31" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="U31" s="2" t="s">
         <v>2839</v>
       </c>
       <c r="W31" s="2" t="s">
         <v>2315</v>
       </c>
       <c r="X31" s="2" t="s">
         <v>3758</v>
       </c>
     </row>
     <row r="32" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="G32" s="126" t="s">
+      <c r="D32" s="10" t="s">
+        <v>5152</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>5155</v>
+      </c>
+      <c r="G32" s="127" t="s">
         <v>1721</v>
       </c>
-      <c r="H32" s="126"/>
+      <c r="H32" s="127"/>
       <c r="J32" s="17" t="s">
         <v>345</v>
       </c>
       <c r="K32" s="18" t="s">
         <v>1441</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>3196</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>867</v>
       </c>
       <c r="R32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="S32" s="2" t="s">
         <v>14</v>
       </c>
       <c r="U32" s="2" t="s">
         <v>2840</v>
       </c>
       <c r="W32" s="2" t="s">
         <v>2316</v>
       </c>
       <c r="X32" s="2" t="s">
         <v>3759</v>
       </c>
     </row>
-    <row r="33" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D33" s="10" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>2281</v>
+      </c>
       <c r="G33" s="26" t="s">
         <v>2266</v>
       </c>
       <c r="H33" s="26" t="s">
         <v>1726</v>
       </c>
       <c r="J33" s="17" t="s">
         <v>347</v>
       </c>
       <c r="K33" s="18" t="s">
         <v>1442</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>3197</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="P33" s="2" t="s">
         <v>901</v>
       </c>
       <c r="R33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S33" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="2" t="s">
         <v>2841</v>
       </c>
       <c r="W33" s="2" t="s">
         <v>2317</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>3760</v>
       </c>
     </row>
-    <row r="34" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D34" s="10" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>1312</v>
+      </c>
       <c r="G34" s="10" t="s">
         <v>2271</v>
       </c>
       <c r="H34" s="10" t="s">
         <v>1722</v>
       </c>
       <c r="J34" s="17" t="s">
         <v>351</v>
       </c>
       <c r="K34" s="17" t="s">
         <v>1443</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>3198</v>
       </c>
       <c r="O34" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="P34" s="2" t="s">
         <v>929</v>
       </c>
       <c r="R34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="U34" s="2" t="s">
         <v>2842</v>
       </c>
       <c r="W34" s="2" t="s">
         <v>2318</v>
       </c>
       <c r="X34" s="2" t="s">
         <v>3761</v>
       </c>
     </row>
-    <row r="35" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="35" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="G35" s="10" t="s">
         <v>2272</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>1723</v>
       </c>
       <c r="J35" s="17" t="s">
         <v>353</v>
       </c>
       <c r="K35" s="17" t="s">
         <v>1444</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>3199</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>907</v>
       </c>
       <c r="R35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="S35" s="2" t="s">
         <v>20</v>
       </c>
       <c r="U35" s="2" t="s">
         <v>2843</v>
       </c>
       <c r="W35" s="2" t="s">
         <v>2319</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>3762</v>
       </c>
     </row>
-    <row r="36" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J36" s="17" t="s">
         <v>355</v>
       </c>
       <c r="K36" s="17" t="s">
         <v>1445</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>3200</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>1324</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>911</v>
       </c>
       <c r="R36" s="2" t="s">
         <v>1812</v>
       </c>
       <c r="S36" s="2" t="s">
         <v>1813</v>
       </c>
       <c r="U36" s="2" t="s">
         <v>2844</v>
       </c>
       <c r="W36" s="2" t="s">
         <v>2320</v>
       </c>
       <c r="X36" s="2" t="s">
         <v>3763</v>
       </c>
     </row>
-    <row r="37" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="37" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J37" s="17" t="s">
         <v>357</v>
       </c>
       <c r="K37" s="17" t="s">
         <v>1446</v>
       </c>
       <c r="M37" s="3" t="s">
         <v>3201</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="P37" s="2" t="s">
         <v>915</v>
       </c>
       <c r="R37" s="2" t="s">
         <v>1814</v>
       </c>
       <c r="S37" s="2" t="s">
         <v>1815</v>
       </c>
       <c r="U37" s="2" t="s">
         <v>2845</v>
       </c>
       <c r="W37" s="2" t="s">
         <v>2313</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>3764</v>
       </c>
     </row>
-    <row r="38" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="38" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J38" s="17" t="s">
         <v>361</v>
       </c>
       <c r="K38" s="17" t="s">
         <v>1447</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>3202</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>1328</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>933</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="S38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="U38" s="2" t="s">
         <v>2846</v>
       </c>
       <c r="W38" s="2" t="s">
         <v>2321</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>3765</v>
       </c>
     </row>
-    <row r="39" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J39" s="17" t="s">
         <v>363</v>
       </c>
       <c r="K39" s="17" t="s">
         <v>1448</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>3203</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="P39" s="2" t="s">
         <v>897</v>
       </c>
       <c r="R39" s="2" t="s">
         <v>1816</v>
       </c>
       <c r="S39" s="2" t="s">
         <v>1817</v>
       </c>
       <c r="U39" s="2" t="s">
         <v>2847</v>
       </c>
       <c r="W39" s="2" t="s">
         <v>2322</v>
       </c>
       <c r="X39" s="2" t="s">
         <v>3766</v>
       </c>
     </row>
-    <row r="40" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="40" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J40" s="17" t="s">
         <v>367</v>
       </c>
       <c r="K40" s="17" t="s">
         <v>1449</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>3204</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>1332</v>
       </c>
       <c r="P40" s="2" t="s">
         <v>899</v>
       </c>
       <c r="R40" s="2" t="s">
         <v>1731</v>
       </c>
       <c r="S40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="U40" s="2" t="s">
         <v>2848</v>
       </c>
       <c r="W40" s="2" t="s">
         <v>2293</v>
       </c>
       <c r="X40" s="2" t="s">
         <v>3767</v>
       </c>
     </row>
-    <row r="41" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="41" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J41" s="17" t="s">
         <v>369</v>
       </c>
       <c r="K41" s="17" t="s">
         <v>1450</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>3205</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="P41" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="R41" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="S41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="U41" s="2" t="s">
         <v>2849</v>
       </c>
       <c r="W41" s="2" t="s">
         <v>2294</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>3768</v>
       </c>
     </row>
-    <row r="42" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="42" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J42" s="17" t="s">
         <v>390</v>
       </c>
       <c r="K42" s="18" t="s">
         <v>1451</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>3206</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="P42" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="R42" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="S42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="U42" s="2" t="s">
         <v>2850</v>
       </c>
       <c r="W42" s="2" t="s">
         <v>2295</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>2723</v>
       </c>
     </row>
-    <row r="43" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="43" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J43" s="17" t="s">
         <v>394</v>
       </c>
       <c r="K43" s="18" t="s">
         <v>1452</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>3207</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="P43" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="R43" s="2" t="s">
         <v>1734</v>
       </c>
       <c r="S43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="2" t="s">
         <v>2851</v>
       </c>
       <c r="W43" s="2" t="s">
         <v>2323</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>3769</v>
       </c>
     </row>
-    <row r="44" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="44" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J44" s="17" t="s">
         <v>396</v>
       </c>
       <c r="K44" s="18" t="s">
         <v>1453</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>3208</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="P44" s="2" t="s">
         <v>964</v>
       </c>
       <c r="R44" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="S44" s="2" t="s">
         <v>29</v>
       </c>
       <c r="U44" s="2" t="s">
         <v>2852</v>
       </c>
       <c r="W44" s="2" t="s">
         <v>2324</v>
       </c>
       <c r="X44" s="2" t="s">
         <v>3770</v>
       </c>
     </row>
-    <row r="45" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="45" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J45" s="17" t="s">
         <v>400</v>
       </c>
       <c r="K45" s="17" t="s">
         <v>1454</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>3209</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>997</v>
       </c>
       <c r="R45" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="S45" s="2" t="s">
         <v>30</v>
       </c>
       <c r="U45" s="2" t="s">
         <v>4988</v>
       </c>
       <c r="W45" s="2" t="s">
         <v>2325</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>3771</v>
       </c>
     </row>
-    <row r="46" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="46" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J46" s="17" t="s">
         <v>402</v>
       </c>
       <c r="K46" s="17" t="s">
         <v>1455</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>3210</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="R46" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="S46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="U46" s="2" t="s">
         <v>2853</v>
       </c>
       <c r="W46" s="2" t="s">
         <v>2326</v>
       </c>
       <c r="X46" s="2" t="s">
         <v>3772</v>
       </c>
     </row>
-    <row r="47" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="47" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J47" s="17" t="s">
         <v>404</v>
       </c>
       <c r="K47" s="17" t="s">
         <v>1456</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>3211</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="P47" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="R47" s="2" t="s">
         <v>1738</v>
       </c>
       <c r="S47" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U47" s="2" t="s">
         <v>2854</v>
       </c>
       <c r="W47" s="2" t="s">
         <v>3773</v>
       </c>
       <c r="X47" s="2" t="s">
         <v>3774</v>
       </c>
     </row>
-    <row r="48" spans="7:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="48" spans="4:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J48" s="17" t="s">
         <v>406</v>
       </c>
       <c r="K48" s="18" t="s">
         <v>1457</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>3212</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="R48" s="2" t="s">
         <v>1739</v>
       </c>
       <c r="S48" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U48" s="2" t="s">
         <v>2855</v>
       </c>
       <c r="W48" s="2" t="s">
@@ -29985,51 +30029,51 @@
       </c>
       <c r="P54" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="R54" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S54" s="2" t="s">
         <v>111</v>
       </c>
       <c r="U54" s="2" t="s">
         <v>2861</v>
       </c>
       <c r="W54" s="2" t="s">
         <v>2331</v>
       </c>
       <c r="X54" s="2" t="s">
         <v>2724</v>
       </c>
     </row>
     <row r="55" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J55" s="17" t="s">
         <v>430</v>
       </c>
       <c r="K55" s="17" t="s">
-        <v>5127</v>
+        <v>5126</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>3219</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="P55" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="R55" s="2" t="s">
         <v>112</v>
       </c>
       <c r="S55" s="2" t="s">
         <v>113</v>
       </c>
       <c r="U55" s="2" t="s">
         <v>2862</v>
       </c>
       <c r="W55" s="2" t="s">
         <v>2332</v>
       </c>
       <c r="X55" s="2" t="s">
         <v>3785</v>
       </c>
@@ -31552,54 +31596,54 @@
       <c r="K111" s="17" t="s">
         <v>1529</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>3275</v>
       </c>
       <c r="O111" s="5"/>
       <c r="R111" s="2" t="s">
         <v>1757</v>
       </c>
       <c r="S111" s="2" t="s">
         <v>49</v>
       </c>
       <c r="U111" s="2" t="s">
         <v>2896</v>
       </c>
       <c r="W111" s="2" t="s">
         <v>2370</v>
       </c>
       <c r="X111" s="2" t="s">
         <v>3853</v>
       </c>
     </row>
     <row r="112" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J112" s="17" t="s">
+        <v>5127</v>
+      </c>
+      <c r="K112" s="17" t="s">
         <v>5128</v>
-      </c>
-[...1 lines deleted...]
-        <v>5129</v>
       </c>
       <c r="M112" s="2" t="s">
         <v>3276</v>
       </c>
       <c r="O112" s="5"/>
       <c r="R112" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="S112" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="U112" s="2" t="s">
         <v>2897</v>
       </c>
       <c r="W112" s="2" t="s">
         <v>3854</v>
       </c>
       <c r="X112" s="2" t="s">
         <v>3855</v>
       </c>
     </row>
     <row r="113" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J113" s="17" t="s">
         <v>1530</v>
       </c>
@@ -31906,51 +31950,51 @@
       <c r="M124" s="2" t="s">
         <v>3288</v>
       </c>
       <c r="O124" s="5"/>
       <c r="R124" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="S124" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="U124" s="2" t="s">
         <v>2909</v>
       </c>
       <c r="W124" s="2" t="s">
         <v>3870</v>
       </c>
       <c r="X124" s="2" t="s">
         <v>3871</v>
       </c>
     </row>
     <row r="125" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J125" s="17" t="s">
         <v>754</v>
       </c>
       <c r="K125" s="17" t="s">
-        <v>5130</v>
+        <v>5129</v>
       </c>
       <c r="M125" s="2" t="s">
         <v>3289</v>
       </c>
       <c r="O125" s="5"/>
       <c r="R125" s="2" t="s">
         <v>1858</v>
       </c>
       <c r="S125" s="2" t="s">
         <v>1859</v>
       </c>
       <c r="U125" s="2" t="s">
         <v>2910</v>
       </c>
       <c r="W125" s="2" t="s">
         <v>3872</v>
       </c>
       <c r="X125" s="2" t="s">
         <v>3873</v>
       </c>
     </row>
     <row r="126" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J126" s="17" t="s">
         <v>758</v>
       </c>
@@ -32500,78 +32544,78 @@
       <c r="M146" s="2" t="s">
         <v>3310</v>
       </c>
       <c r="O146" s="5"/>
       <c r="R146" s="2" t="s">
         <v>205</v>
       </c>
       <c r="S146" s="2" t="s">
         <v>206</v>
       </c>
       <c r="U146" s="2" t="s">
         <v>2931</v>
       </c>
       <c r="W146" s="2" t="s">
         <v>2381</v>
       </c>
       <c r="X146" s="2" t="s">
         <v>3912</v>
       </c>
     </row>
     <row r="147" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J147" s="17" t="s">
         <v>844</v>
       </c>
       <c r="K147" s="17" t="s">
-        <v>5131</v>
+        <v>5130</v>
       </c>
       <c r="M147" s="2" t="s">
         <v>3311</v>
       </c>
       <c r="O147" s="5"/>
       <c r="R147" s="2" t="s">
         <v>207</v>
       </c>
       <c r="S147" s="2" t="s">
         <v>208</v>
       </c>
       <c r="U147" s="2" t="s">
         <v>2932</v>
       </c>
       <c r="W147" s="2" t="s">
         <v>3913</v>
       </c>
       <c r="X147" s="2" t="s">
         <v>3914</v>
       </c>
     </row>
     <row r="148" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J148" s="17" t="s">
         <v>849</v>
       </c>
       <c r="K148" s="18" t="s">
-        <v>5132</v>
+        <v>5131</v>
       </c>
       <c r="M148" s="2" t="s">
         <v>3312</v>
       </c>
       <c r="O148" s="5"/>
       <c r="R148" s="2" t="s">
         <v>209</v>
       </c>
       <c r="S148" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="U148" s="2" t="s">
         <v>2933</v>
       </c>
       <c r="W148" s="2" t="s">
         <v>3915</v>
       </c>
       <c r="X148" s="2" t="s">
         <v>3916</v>
       </c>
     </row>
     <row r="149" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J149" s="17" t="s">
         <v>850</v>
       </c>
@@ -32581,51 +32625,51 @@
       <c r="M149" s="2" t="s">
         <v>3313</v>
       </c>
       <c r="O149" s="5"/>
       <c r="R149" s="2" t="s">
         <v>210</v>
       </c>
       <c r="S149" s="2" t="s">
         <v>211</v>
       </c>
       <c r="U149" s="2" t="s">
         <v>2934</v>
       </c>
       <c r="W149" s="2" t="s">
         <v>2382</v>
       </c>
       <c r="X149" s="2" t="s">
         <v>3917</v>
       </c>
     </row>
     <row r="150" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J150" s="17" t="s">
         <v>853</v>
       </c>
       <c r="K150" s="17" t="s">
-        <v>5133</v>
+        <v>5132</v>
       </c>
       <c r="M150" s="2" t="s">
         <v>3314</v>
       </c>
       <c r="O150" s="5"/>
       <c r="R150" s="2" t="s">
         <v>212</v>
       </c>
       <c r="S150" s="2" t="s">
         <v>213</v>
       </c>
       <c r="U150" s="2" t="s">
         <v>5011</v>
       </c>
       <c r="W150" s="2" t="s">
         <v>3918</v>
       </c>
       <c r="X150" s="2" t="s">
         <v>3919</v>
       </c>
     </row>
     <row r="151" spans="10:24" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J151" s="17" t="s">
         <v>855</v>
       </c>
@@ -33931,51 +33975,51 @@
       <c r="M199" s="2" t="s">
         <v>3363</v>
       </c>
       <c r="O199" s="5"/>
       <c r="R199" s="2" t="s">
         <v>1791</v>
       </c>
       <c r="S199" s="2" t="s">
         <v>83</v>
       </c>
       <c r="U199" s="2" t="s">
         <v>2975</v>
       </c>
       <c r="W199" s="2" t="s">
         <v>2408</v>
       </c>
       <c r="X199" s="2" t="s">
         <v>3988</v>
       </c>
     </row>
     <row r="200" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J200" s="17" t="s">
         <v>1110</v>
       </c>
       <c r="K200" s="17" t="s">
-        <v>5134</v>
+        <v>5133</v>
       </c>
       <c r="M200" s="2" t="s">
         <v>3364</v>
       </c>
       <c r="O200" s="5"/>
       <c r="R200" s="2" t="s">
         <v>1792</v>
       </c>
       <c r="S200" s="2" t="s">
         <v>84</v>
       </c>
       <c r="U200" s="2" t="s">
         <v>2976</v>
       </c>
       <c r="W200" s="2" t="s">
         <v>2409</v>
       </c>
       <c r="X200" s="2" t="s">
         <v>3989</v>
       </c>
     </row>
     <row r="201" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J201" s="17" t="s">
         <v>1112</v>
       </c>
@@ -34606,51 +34650,51 @@
       <c r="M224" s="2" t="s">
         <v>3388</v>
       </c>
       <c r="O224" s="5"/>
       <c r="R224" s="2" t="s">
         <v>1808</v>
       </c>
       <c r="S224" s="2" t="s">
         <v>99</v>
       </c>
       <c r="U224" s="2" t="s">
         <v>2997</v>
       </c>
       <c r="W224" s="2" t="s">
         <v>4030</v>
       </c>
       <c r="X224" s="2" t="s">
         <v>4031</v>
       </c>
     </row>
     <row r="225" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J225" s="17" t="s">
         <v>1192</v>
       </c>
       <c r="K225" s="17" t="s">
-        <v>5135</v>
+        <v>5134</v>
       </c>
       <c r="M225" s="2" t="s">
         <v>3389</v>
       </c>
       <c r="O225" s="5"/>
       <c r="R225" s="2" t="s">
         <v>1809</v>
       </c>
       <c r="S225" s="2" t="s">
         <v>1890</v>
       </c>
       <c r="U225" s="2" t="s">
         <v>2998</v>
       </c>
       <c r="W225" s="2" t="s">
         <v>4032</v>
       </c>
       <c r="X225" s="2" t="s">
         <v>4033</v>
       </c>
     </row>
     <row r="226" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J226" s="17" t="s">
         <v>1195</v>
       </c>
@@ -34903,51 +34947,51 @@
       <c r="M235" s="2" t="s">
         <v>3399</v>
       </c>
       <c r="O235" s="5"/>
       <c r="R235" s="2" t="s">
         <v>1905</v>
       </c>
       <c r="S235" s="2" t="s">
         <v>1906</v>
       </c>
       <c r="U235" s="2" t="s">
         <v>3008</v>
       </c>
       <c r="W235" s="2" t="s">
         <v>4052</v>
       </c>
       <c r="X235" s="2" t="s">
         <v>4053</v>
       </c>
     </row>
     <row r="236" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J236" s="17" t="s">
         <v>1247</v>
       </c>
       <c r="K236" s="18" t="s">
-        <v>5136</v>
+        <v>5135</v>
       </c>
       <c r="M236" s="2" t="s">
         <v>3400</v>
       </c>
       <c r="O236" s="5"/>
       <c r="R236" s="2" t="s">
         <v>1907</v>
       </c>
       <c r="S236" s="2" t="s">
         <v>1908</v>
       </c>
       <c r="U236" s="2" t="s">
         <v>3009</v>
       </c>
       <c r="W236" s="2" t="s">
         <v>4054</v>
       </c>
       <c r="X236" s="2" t="s">
         <v>4055</v>
       </c>
     </row>
     <row r="237" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J237" s="17" t="s">
         <v>1657</v>
       </c>
@@ -35119,51 +35163,51 @@
       <c r="M243" s="2" t="s">
         <v>3407</v>
       </c>
       <c r="O243" s="5"/>
       <c r="R243" s="2" t="s">
         <v>1921</v>
       </c>
       <c r="S243" s="2" t="s">
         <v>1922</v>
       </c>
       <c r="U243" s="2" t="s">
         <v>3015</v>
       </c>
       <c r="W243" s="2" t="s">
         <v>4068</v>
       </c>
       <c r="X243" s="2" t="s">
         <v>4069</v>
       </c>
     </row>
     <row r="244" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J244" s="17" t="s">
         <v>1255</v>
       </c>
       <c r="K244" s="17" t="s">
-        <v>5137</v>
+        <v>5136</v>
       </c>
       <c r="M244" s="2" t="s">
         <v>3408</v>
       </c>
       <c r="O244" s="5"/>
       <c r="R244" s="2" t="s">
         <v>1923</v>
       </c>
       <c r="S244" s="2" t="s">
         <v>1924</v>
       </c>
       <c r="U244" s="2" t="s">
         <v>3016</v>
       </c>
       <c r="W244" s="2" t="s">
         <v>4070</v>
       </c>
       <c r="X244" s="2" t="s">
         <v>4071</v>
       </c>
     </row>
     <row r="245" spans="10:24" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J245" s="17" t="s">
         <v>1669</v>
       </c>